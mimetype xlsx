--- v0 (2026-04-25)
+++ v1 (2026-06-11)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="57">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 4 de 2026</t>
   </si>
   <si>
@@ -87,90 +87,93 @@
   <si>
     <t>Projeto de Lei Ordinária nº 26 de 2026</t>
   </si>
   <si>
     <t>Institui a Lei de Diretrizes Orçamentárias, que dispõe sobre as diretrizes gerais para a elaboração da Lei Orçamentária de 2027 e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 27 de 2026</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 2.846, de 24 de abril de 2003, e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 28 de 2026</t>
   </si>
   <si>
     <t>Concede Subvenção Social ao Asilo São Vicente de Paulo, e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 25 de 2026</t>
   </si>
   <si>
     <t>Ana Cláudia Saêta</t>
   </si>
   <si>
-    <t>“Institui o Dia da Cultura Piresina no âmbito do Município de Pires do Rio/GO e dá outras providências.”</t>
+    <t>Institui o Dia da Cultura Piresina no âmbito do Município de Pires do Rio/GO e dá outras providências.</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 3 de 2026</t>
   </si>
   <si>
-    <t>Retirada de Pauta</t>
+    <t>Concede o Título Honorífico de Cidadania Piresina ao Sr. Marco Antonio Barbosa de Farias.</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 4 de 2026</t>
   </si>
   <si>
+    <t>Concede o Título Honorífico de Cidadania Piresina ao Sr. Mário Martins de Oliveira Neto.</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 5 de 2026</t>
+  </si>
+  <si>
+    <t>Concede o Título Honorífico de Cidadania Piresina ao Deputado Estadual Bruno Peixoto.</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso nº 6 de 2026</t>
+  </si>
+  <si>
+    <t>Malu Protetora</t>
+  </si>
+  <si>
+    <t>Requer o registro de Moção de Aplauso em favor do Dr. Fabiano Alves Ferreira.</t>
+  </si>
+  <si>
+    <t>Pedido de Providências nº 32 de 2026</t>
+  </si>
+  <si>
+    <t>Solicita encaminhamento de ofício ao Poder Executivo para realização de roçagem na calçada confrontante com o muro do Cemitério da Esplanada, localizada na Rua dos Bandeirantes do bairro Parque Mozaico.</t>
+  </si>
+  <si>
+    <t>Pedido de Providências nº 33 de 2026</t>
+  </si>
+  <si>
     <t>Retirado de Pauta</t>
-  </si>
-[...22 lines deleted...]
-    <t>Pedido de Providências nº 33 de 2026</t>
   </si>
   <si>
     <t>Indicação nº 11 de 2026</t>
   </si>
   <si>
     <t>Glêick Silva</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a adoção de providências necessárias para a implantação de ecopontos e lixeiras com separação de resíduos.</t>
   </si>
   <si>
     <t>Indicação nº 12 de 2026</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo o encaminhamento da matéria legislativa que indica.</t>
   </si>
   <si>
     <t>Indicação nº 13 de 2026</t>
   </si>
   <si>
     <t>Jacizão</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo a demolição da estrutura de banheiros localizada na Praça Sebastião Espíndola, no bairro Santa Cecília, para construção de parquinho infantil.</t>
   </si>
@@ -801,191 +804,191 @@
       </c>
       <c r="D13" t="s">
         <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>37</v>
       </c>
       <c r="F13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>1949</v>
       </c>
       <c r="B14" t="s">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>38</v>
       </c>
       <c r="D14" t="s">
         <v>24</v>
       </c>
       <c r="E14" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="F14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>1953</v>
       </c>
       <c r="B15" t="s">
         <v>13</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>1960</v>
       </c>
       <c r="B16" t="s">
         <v>13</v>
       </c>
       <c r="C16" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D16" t="s">
         <v>34</v>
       </c>
       <c r="E16" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>1961</v>
       </c>
       <c r="B17" t="s">
         <v>13</v>
       </c>
       <c r="C17" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D17" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E17" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>1950</v>
       </c>
       <c r="B18" t="s">
         <v>13</v>
       </c>
       <c r="C18" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D18" t="s">
         <v>24</v>
       </c>
       <c r="E18" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>1958</v>
       </c>
       <c r="B19" t="s">
         <v>13</v>
       </c>
       <c r="C19" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D19" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E19" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F19" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>1959</v>
       </c>
       <c r="B20" t="s">
         <v>13</v>
       </c>
       <c r="C20" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D20" t="s">
         <v>24</v>
       </c>
       <c r="E20" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F20" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>1962</v>
       </c>
       <c r="B21" t="s">
         <v>13</v>
       </c>
       <c r="C21" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D21" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E21" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F21" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>